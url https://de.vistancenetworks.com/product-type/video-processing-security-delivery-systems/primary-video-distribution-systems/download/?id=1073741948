--- v0 (2026-08-27)
+++ v1 (2026-10-25)
@@ -43,177 +43,177 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Requirements</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>DEM</t>
+  </si>
+  <si>
+    <t>DigiCipher Event Manager (DEM)</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Event trigger management for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>DigiCipher event manager</t>
+  </si>
+  <si>
     <t>DSR-4450</t>
   </si>
   <si>
     <t>DSR-4450 Commercial Integrated Receiver/Decoder</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>HEVC, MPEG-4 and MPEG-2 commercial integrated receiver/decoder</t>
   </si>
   <si>
     <t>Integrated receiver decoder (IRD)</t>
   </si>
   <si>
     <t>DSR-7400</t>
   </si>
   <si>
     <t>DSR-7400 HD Series Ultra High Density Transcoder</t>
   </si>
   <si>
     <t>HEVC and MPEG-4, 4k commercial integrated Ultra High Density transcoder</t>
   </si>
   <si>
     <t>DSR-7401</t>
   </si>
   <si>
     <t>DSR-7401 Commercial Integrated Satellite Receiver</t>
   </si>
   <si>
     <t>High quality cost effective SD commercial integrated satellite receiver</t>
   </si>
   <si>
-    <t>DEM</t>
-[...8 lines deleted...]
-    <t>DigiCipher event manager</t>
+    <t>ME-7000</t>
+  </si>
+  <si>
+    <t>ME-7000 Converged Compression Platform</t>
+  </si>
+  <si>
+    <t>High density modular multi-video format encoder, transcoder with grooming, splicing and multiplexing</t>
+  </si>
+  <si>
+    <t>Converged compression platform</t>
   </si>
   <si>
     <t>VDP-1000</t>
   </si>
   <si>
     <t>Video Distributor Packager</t>
   </si>
   <si>
     <t>Video Distributor Packager, 1RU chassis including a COTS server, redundant RAID hard drive and dual hot-swappable power supplies and fans</t>
   </si>
   <si>
     <t>TME-2020</t>
   </si>
   <si>
     <t>Service Multiplexer/Encryptor, 1RU chassis including a COTS server with redundant RAID hard drive, dual hot-swappable power supplies and fans</t>
   </si>
   <si>
-    <t>ME-7000</t>
-[...8 lines deleted...]
-    <t>Converged compression platform</t>
+    <t>TMX-2010</t>
+  </si>
+  <si>
+    <t>TMX-2010 Transport Multiplexer</t>
+  </si>
+  <si>
+    <t>Mux, stat-mux, encapsulation for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Transport multiplexer</t>
+  </si>
+  <si>
+    <t>BNC-ARRS</t>
+  </si>
+  <si>
+    <t>Broadcast Network Controller (BNC)</t>
+  </si>
+  <si>
+    <t>Control and management for the Aurora Networks Modular Uplink System</t>
+  </si>
+  <si>
+    <t>Broadcast network controller</t>
   </si>
   <si>
     <t>DSR-4470</t>
   </si>
   <si>
     <t>DSR-4470 Commercial Integrated Receiver/Decoder</t>
   </si>
   <si>
     <t>HEVC, MPEG-4 and MPEG-2 commercial integrated satellite receiver/decoder with SDI Output</t>
   </si>
   <si>
     <t>MOD-UPLINK</t>
   </si>
   <si>
     <t>Modular Uplink System</t>
   </si>
   <si>
     <t>Secure primary distribution of video services over satellite</t>
   </si>
   <si>
     <t>Modular uplink system</t>
   </si>
   <si>
     <t>SEM-V0</t>
   </si>
   <si>
     <t>Satellite Smartstream Encryptor Modulator (SEM) V0</t>
   </si>
   <si>
     <t>Conditional-access encryption for the Aurora Networks Modular Uplink System</t>
   </si>
   <si>
     <t>Encryptor modulator</t>
-  </si>
-[...22 lines deleted...]
-    <t>Broadcast network controller</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -332,51 +332,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J13" totalsRowShown="0">
   <autoFilter ref="A1:J13"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Requirements"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4450" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7400" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7401" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/dem" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/vdp-1000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tme-2020" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/video-compression-systems/me-7000" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4470" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/mod-uplink" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/sem-v0" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tmx-2010" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/bnc-arrs" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/dem" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4450" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7400" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-7401" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/video-compression-systems/me-7000" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/vdp-1000" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tme-2020" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/tmx-2010" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/bnc-arrs" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/integrated-receiver-decoders-ird/dsr-4470" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/mod-uplink" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vistancenetworks.com/product-type/video-processing-security-delivery-systems/primary-video-distribution-systems/modular-uplink-systems/sem-v0" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="16.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49.84765625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.84765625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="134.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="29.27734375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10.27734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -421,234 +421,234 @@
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H4" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>26</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="B7" t="s">
+        <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H11" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="H12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="DSR-4450"/>
-[...10 lines deleted...]
-    <hyperlink ref="A13" r:id="rId12" display="BNC-ARRS"/>
+    <hyperlink ref="A2" r:id="rId1" display="DEM"/>
+    <hyperlink ref="A3" r:id="rId2" display="DSR-4450"/>
+    <hyperlink ref="A4" r:id="rId3" display="DSR-7400"/>
+    <hyperlink ref="A5" r:id="rId4" display="DSR-7401"/>
+    <hyperlink ref="A6" r:id="rId5" display="ME-7000"/>
+    <hyperlink ref="A7" r:id="rId6" display="VDP-1000"/>
+    <hyperlink ref="A8" r:id="rId7" display="TME-2020"/>
+    <hyperlink ref="A9" r:id="rId8" display="TMX-2010"/>
+    <hyperlink ref="A10" r:id="rId9" display="BNC-ARRS"/>
+    <hyperlink ref="A11" r:id="rId10" display="DSR-4470"/>
+    <hyperlink ref="A12" r:id="rId11" display="MOD-UPLINK"/>
+    <hyperlink ref="A13" r:id="rId12" display="SEM-V0"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId13"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 